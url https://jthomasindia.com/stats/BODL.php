--- v0 (2026-03-03)
+++ v1 (2026-04-09)
@@ -865,51 +865,51 @@
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HSEfscE4z7PkCgMLw12xgE7BNCd11qmdsHKAZ3BFYcJnq+F7pVMx467hQ+A/dKeazBLpP1Em1F8lciHDIG3ZyQ==" saltValue="LTTMM0zvQ/iR4JLJMaH3og==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="tGViUgr66r4cjz5eqzuNC6hb66/GtRPZEYsEBTYPcb+IoPCKSLegGJcsRivvvMTADcMjngSaArClJ6IKi1gR9w==" saltValue="49u7Vajr3AeH4MPe9S6O5w==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I5"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">