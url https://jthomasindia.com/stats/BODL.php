--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -865,51 +865,51 @@
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="tGViUgr66r4cjz5eqzuNC6hb66/GtRPZEYsEBTYPcb+IoPCKSLegGJcsRivvvMTADcMjngSaArClJ6IKi1gR9w==" saltValue="49u7Vajr3AeH4MPe9S6O5w==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="dniFdHH9jc72zW1JaWLjILGn5/H1ZzzhlwWa69+jdToFP2aD6eCMZojnvV5xs2judDQNlNdzWB1jhOSnlOqKyQ==" saltValue="l1hSDmuauKjNfoeYQmlGKQ==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I5"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">