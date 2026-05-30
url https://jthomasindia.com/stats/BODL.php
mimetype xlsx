--- v2 (2026-04-30)
+++ v3 (2026-05-30)
@@ -865,51 +865,51 @@
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dniFdHH9jc72zW1JaWLjILGn5/H1ZzzhlwWa69+jdToFP2aD6eCMZojnvV5xs2judDQNlNdzWB1jhOSnlOqKyQ==" saltValue="l1hSDmuauKjNfoeYQmlGKQ==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/kzcFEuUQCrN+xYc3X0NYe+zJM3fOpMdAqSSuXes36vm+g3U0qD73j829SWgs8tTWTsZIAHf856JQy8Ozux5xg==" saltValue="LOGfzYgdlqna3c8CKJvReg==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I5"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">