--- v3 (2026-05-30)
+++ v4 (2026-06-25)
@@ -865,51 +865,51 @@
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/kzcFEuUQCrN+xYc3X0NYe+zJM3fOpMdAqSSuXes36vm+g3U0qD73j829SWgs8tTWTsZIAHf856JQy8Ozux5xg==" saltValue="LOGfzYgdlqna3c8CKJvReg==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2BnyLmQ6OWoBueGqQLUCh4dbS+M19Srhava+r0dTpGxGLvgdLPpNwa57uCG7qSwoptFsslQqb7IlCIThkkpTfA==" saltValue="E5oM+uc8zokL/lrFiCvg8g==" spinCount="100000" sheet="true" objects="true" scenarios="true" formatCells="true" formatColumns="false" formatRows="false" insertColumns="false" insertRows="true" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="true" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I5"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H9:I8">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
       <formula>0</formula>
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">